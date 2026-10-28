--- v0 (2026-04-20)
+++ v1 (2026-10-28)
@@ -526,55 +526,55 @@
   <si>
     <t>Emigrazione ospedaliera
 VALORE</t>
   </si>
   <si>
     <t>Emigrazione ospedaliera
 SCORE</t>
   </si>
   <si>
     <t>Strutture sanitarie private accreditate ogni 10.000 abitanti
 VALORE</t>
   </si>
   <si>
     <t>Strutture sanitarie private accreditate ogni 10.000 abitanti
 SCORE</t>
   </si>
   <si>
     <t>Spesa farmaceutica territoriale p.c.
 VALORE</t>
   </si>
   <si>
     <t>Spesa farmaceutica territoriale p.c.
 SCORE</t>
   </si>
   <si>
-    <t>Prestazioni garantite entro i tempi (classe di priorità B)
+    <t>Rispetto dei tempi - prestazioni brevi
 VALORE</t>
   </si>
   <si>
-    <t>Prestazioni garantite entro i tempi (classe di priorità B)
+    <t>Rispetto dei tempi - prestazioni brevi
 SCORE</t>
   </si>
   <si>
     <t>LEA - indicatore totale
 VALORE</t>
   </si>
   <si>
     <t>LEA - indicatore totale
 SCORE</t>
   </si>
   <si>
     <t>Copertura della rete fissa di accesso ultraveloce a internet
 VALORE</t>
   </si>
   <si>
     <t>Copertura della rete fissa di accesso ultraveloce a internet
 SCORE</t>
   </si>
   <si>
     <t>Spesa p.c. per tutela della salute
 VALORE</t>
   </si>
   <si>
     <t>Spesa p.c. per tutela della salute
 SCORE</t>
@@ -8045,51 +8045,51 @@
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AC23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="20" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="21.7109375" customWidth="1"/>
     <col min="2" max="2" width="14.5703125" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" customWidth="1"/>
     <col min="4" max="5" width="27.140625" customWidth="1"/>
     <col min="6" max="7" width="61.85546875" customWidth="1"/>
     <col min="8" max="9" width="37.85546875" customWidth="1"/>
-    <col min="10" max="11" width="59" customWidth="1"/>
+    <col min="10" max="11" width="40.42578125" customWidth="1"/>
     <col min="12" max="13" width="24.42578125" customWidth="1"/>
     <col min="14" max="15" width="62.42578125" customWidth="1"/>
     <col min="16" max="17" width="35.28515625" customWidth="1"/>
     <col min="18" max="19" width="42.7109375" customWidth="1"/>
     <col min="20" max="21" width="55.5703125" customWidth="1"/>
     <col min="22" max="23" width="61.5703125" customWidth="1"/>
     <col min="24" max="25" width="66.7109375" customWidth="1"/>
     <col min="26" max="27" width="58.85546875" customWidth="1"/>
     <col min="28" max="29" width="84" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29" ht="30" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>134</v>
       </c>
       <c r="E1" s="1" t="s">