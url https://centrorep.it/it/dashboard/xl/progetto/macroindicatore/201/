--- v0 (2026-04-20)
+++ v1 (2026-10-29)
@@ -22,58 +22,58 @@
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Bilancio" sheetId="1" r:id="rId1"/>
     <sheet name="1. Autonomia finanziaria" sheetId="2" r:id="rId2"/>
     <sheet name="2. Pressione finanziaria p.c." sheetId="3" r:id="rId3"/>
     <sheet name="3. Capacità di riscossione" sheetId="4" r:id="rId4"/>
     <sheet name="4. Capacità di spesa" sheetId="5" r:id="rId5"/>
     <sheet name="5. Rigidità di spesa" sheetId="6" r:id="rId6"/>
-    <sheet name="6. Spesa in conto capitale su…" sheetId="7" r:id="rId7"/>
-    <sheet name="7. Debito p.c. da finanziamen…" sheetId="8" r:id="rId8"/>
+    <sheet name="6. Spesa in conto capitale su …" sheetId="7" r:id="rId7"/>
+    <sheet name="7. Debito p.c. da finanziamenti" sheetId="8" r:id="rId8"/>
     <sheet name="8. Debito p.c. verso fornitori" sheetId="9" r:id="rId9"/>
-    <sheet name="9. Debiti fuori bilancio rico…" sheetId="10" r:id="rId10"/>
-[...3 lines deleted...]
-    <sheet name="13. Gestione dei fondi europe…" sheetId="14" r:id="rId14"/>
+    <sheet name="9. Debiti fuori bilancio ricon…" sheetId="10" r:id="rId10"/>
+    <sheet name="10. Grado di copertura delle s…" sheetId="11" r:id="rId11"/>
+    <sheet name="11. Avanzo o disavanzo sanitar…" sheetId="12" r:id="rId12"/>
+    <sheet name="12. Spesa per strutture privat…" sheetId="13" r:id="rId13"/>
+    <sheet name="13. Gestione dei fondi europei…" sheetId="14" r:id="rId14"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1090" uniqueCount="114">
   <si>
     <t>Ente</t>
   </si>
   <si>
     <t>Codice ISTAT</t>
   </si>
   <si>
     <t>Dimensione</t>
   </si>
   <si>
     <t>Autonomia finanziaria
 VALORE</t>
   </si>
   <si>
     <t>Autonomia finanziaria
 SCORE</t>
   </si>
   <si>
@@ -10824,51 +10824,51 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>Bilancio</vt:lpstr>
       <vt:lpstr>1. Autonomia finanziaria</vt:lpstr>
       <vt:lpstr>2. Pressione finanziaria p.c.</vt:lpstr>
       <vt:lpstr>3. Capacità di riscossione</vt:lpstr>
       <vt:lpstr>4. Capacità di spesa</vt:lpstr>
       <vt:lpstr>5. Rigidità di spesa</vt:lpstr>
-      <vt:lpstr>6. Spesa in conto capitale su…</vt:lpstr>
-      <vt:lpstr>7. Debito p.c. da finanziamen…</vt:lpstr>
+      <vt:lpstr>6. Spesa in conto capitale su …</vt:lpstr>
+      <vt:lpstr>7. Debito p.c. da finanziamenti</vt:lpstr>
       <vt:lpstr>8. Debito p.c. verso fornitori</vt:lpstr>
-      <vt:lpstr>9. Debiti fuori bilancio rico…</vt:lpstr>
-[...3 lines deleted...]
-      <vt:lpstr>13. Gestione dei fondi europe…</vt:lpstr>
+      <vt:lpstr>9. Debiti fuori bilancio ricon…</vt:lpstr>
+      <vt:lpstr>10. Grado di copertura delle s…</vt:lpstr>
+      <vt:lpstr>11. Avanzo o disavanzo sanitar…</vt:lpstr>
+      <vt:lpstr>12. Spesa per strutture privat…</vt:lpstr>
+      <vt:lpstr>13. Gestione dei fondi europei…</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>