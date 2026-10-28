--- v0 (2026-06-14)
+++ v1 (2026-10-28)
@@ -14,60 +14,60 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Appalti e fornitori" sheetId="1" r:id="rId1"/>
-    <sheet name="1. Percentuale di affidamenti…" sheetId="2" r:id="rId2"/>
-    <sheet name="2. Percentuale di affidamenti…" sheetId="3" r:id="rId3"/>
+    <sheet name="1. Percentuale di affidamenti …" sheetId="2" r:id="rId2"/>
+    <sheet name="2. Percentuale di affidamenti …" sheetId="3" r:id="rId3"/>
     <sheet name="3. ITP- componente ordinario" sheetId="4" r:id="rId4"/>
     <sheet name="4. ITP- componente sanitario" sheetId="5" r:id="rId5"/>
-    <sheet name="5. Ammontare complessivo dei …" sheetId="6" r:id="rId6"/>
-[...4 lines deleted...]
-    <sheet name="10. Percentuale di affidament…" sheetId="11" r:id="rId11"/>
+    <sheet name="5. Ammontare complessivo dei d…" sheetId="6" r:id="rId6"/>
+    <sheet name="6. Numero di imprese creditric…" sheetId="7" r:id="rId7"/>
+    <sheet name="7. Smaltimento dei debiti comm…" sheetId="8" r:id="rId8"/>
+    <sheet name="8. Smaltimento dei debiti comm…" sheetId="9" r:id="rId9"/>
+    <sheet name="9. Percentuale di appalti con …" sheetId="10" r:id="rId10"/>
+    <sheet name="10. Percentuale di affidamenti…" sheetId="11" r:id="rId11"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="821" uniqueCount="86">
   <si>
     <t>Ente</t>
   </si>
   <si>
     <t>Codice ISTAT</t>
   </si>
   <si>
     <t>Dimensione</t>
   </si>
   <si>
     <t>Percentuale di affidamenti diretti sul totale appalti - numero
 VALORE</t>
   </si>
   <si>
     <t>Percentuale di affidamenti diretti sul totale appalti - numero
 SCORE</t>
   </si>
   <si>
@@ -7568,53 +7568,53 @@
       <c r="F23" s="3"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>11</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="11" baseType="lpstr">
       <vt:lpstr>Appalti e fornitori</vt:lpstr>
-      <vt:lpstr>1. Percentuale di affidamenti…</vt:lpstr>
-      <vt:lpstr>2. Percentuale di affidamenti…</vt:lpstr>
+      <vt:lpstr>1. Percentuale di affidamenti …</vt:lpstr>
+      <vt:lpstr>2. Percentuale di affidamenti …</vt:lpstr>
       <vt:lpstr>3. ITP- componente ordinario</vt:lpstr>
       <vt:lpstr>4. ITP- componente sanitario</vt:lpstr>
-      <vt:lpstr>5. Ammontare complessivo dei …</vt:lpstr>
-[...4 lines deleted...]
-      <vt:lpstr>10. Percentuale di affidament…</vt:lpstr>
+      <vt:lpstr>5. Ammontare complessivo dei d…</vt:lpstr>
+      <vt:lpstr>6. Numero di imprese creditric…</vt:lpstr>
+      <vt:lpstr>7. Smaltimento dei debiti comm…</vt:lpstr>
+      <vt:lpstr>8. Smaltimento dei debiti comm…</vt:lpstr>
+      <vt:lpstr>9. Percentuale di appalti con …</vt:lpstr>
+      <vt:lpstr>10. Percentuale di affidamenti…</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>